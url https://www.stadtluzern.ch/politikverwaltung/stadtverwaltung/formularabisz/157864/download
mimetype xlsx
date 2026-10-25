--- v0 (2026-09-03)
+++ v1 (2026-10-25)
@@ -5,373 +5,379 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30326"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30430"/>
   <workbookPr codeName="DieseArbeitsmappe"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\file01.stadtluzern.ch\Users$\HuttarT\Desktop\Webseite Doks\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{11C4ACED-F4F8-4D5F-98E5-92A0F7DD0223}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="14_{AC85D88E-8F27-42E8-BC68-CBBBAC7D1CF9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Formular" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Formular!$B$1:$E$49</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Formular!$B$1:$E$50</definedName>
   </definedNames>
-  <calcPr calcId="191028"/>
+  <calcPr calcId="191028" forceFullCalc="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E19" i="1" l="1"/>
-[...5 lines deleted...]
-  <c r="C45" i="1" s="1"/>
+  <c r="C44" i="1" l="1"/>
+  <c r="E35" i="1"/>
+  <c r="E31" i="1" l="1"/>
+  <c r="E19" i="1"/>
+  <c r="C45" i="1"/>
   <c r="D45" i="1" l="1"/>
-  <c r="D39" i="1"/>
+  <c r="C50" i="1" s="1"/>
   <c r="C49" i="1" l="1"/>
-  <c r="C48" i="1"/>
+  <c r="H49" i="1"/>
+  <c r="H50" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="73">
   <si>
     <t xml:space="preserve">  </t>
   </si>
   <si>
+    <t>Datum</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ihr Name, Vorname, ggf. Institution  </t>
+  </si>
+  <si>
     <t>Vorname und Name Kind</t>
   </si>
   <si>
-    <t>Wo wird Ihr Kind betreut?</t>
+    <t>In welcher Institution wird Ihr Kind betreut?</t>
+  </si>
+  <si>
+    <t>Jahr der Selbstdeklaration</t>
+  </si>
+  <si>
+    <t>1. Relevante Einkünfte</t>
   </si>
   <si>
     <t>Position Steuererklärung</t>
   </si>
   <si>
     <t>Erläuterungen</t>
   </si>
   <si>
     <t>Haupt- und Nebenerwerb total Person 1</t>
   </si>
   <si>
     <t>100-119</t>
   </si>
   <si>
     <t>Siehe alle aktuellen Lohnausweise (Nettolohn Ziffer 11), Lohnabrechnungen von Haupt- und Nebenerwerben (Nettolohn)</t>
   </si>
   <si>
     <t>Haupt- und Nebenerwerb total Person 2</t>
   </si>
   <si>
+    <t xml:space="preserve">Siehe alle aktuellen Lohnausweise, verwenden Sie Ziffer 11 Nettolohn. Oder: Nettolohn aller Lohnabrechnungen von Haupt- und Nebenerwerben </t>
+  </si>
+  <si>
     <t>Sozial- und andere Versicherungen Person 1</t>
   </si>
   <si>
     <t>130-145</t>
   </si>
   <si>
+    <t>Rentenleistungen, Erwerbsausfallentschädigung, Taggelder, sofern nicht in Lohnausweisen enthalten</t>
+  </si>
+  <si>
     <t>Sozial- und andere Versicherungen Person 2</t>
   </si>
   <si>
+    <t>Rentenleistungen, Erwerbsausfallentschädigung, alle Taggelder, sofern nicht in Lohnausweisen enthalten</t>
+  </si>
+  <si>
     <t>Von Ausgleichskassen direkt ausbezahlte Zulagen</t>
   </si>
   <si>
     <t>Familienzulagen an Selbständigerwerbende, beide Personen</t>
   </si>
   <si>
     <t>Wertschriftenertrag</t>
   </si>
   <si>
     <t xml:space="preserve">Erhaltende Unterhaltsbeiträge </t>
   </si>
   <si>
     <t>Erhaltene Alimente von getrennt lebenden Ehepartner/innen, beide Personen</t>
   </si>
   <si>
     <t>Unterhaltsbeiträge für Kinder</t>
   </si>
   <si>
     <t>Erhaltene Kinderalimente, beide Personen</t>
   </si>
   <si>
     <t>Übrige Einkünfte</t>
   </si>
   <si>
     <t>164, 166, 170, 178</t>
   </si>
   <si>
     <t>Ertrag aus Erbschaften, weitere siehe Wegleitung zur Steuererklärung</t>
   </si>
   <si>
+    <t xml:space="preserve">Total relevante Einkünfte </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2. Relevante Abzüge </t>
+  </si>
+  <si>
     <t>Berufsauslagen Person 1 (unselbständig)</t>
   </si>
   <si>
+    <t>Siehe Beiblatt "Berufsauslagen" letzte Steuererklärung; dann Beträge der aktuellen Berufssituation anpassen: Abonnement und Fahrkosten für Auto: Motorrad, Velo, Töff: max. 700 Fr oder 40 Rp/km, Auto: 75 Rp/km, Verpflegung: max 3'200 Fr. bei 100% Anstellung (nicht verbilligt), 1'600 Fr (verbilligt). Übrige Berufskosten: 3% vom Nettolohn oder mind. 2'000 Fr, max. 4'000 Fr. Nebenerwerb: 20% der entsprechenden Einkünfte, mind 800 Fr, max. 2'400 Fr</t>
+  </si>
+  <si>
+    <t>Berufsauslagen Person 2 (unselbständig)</t>
+  </si>
+  <si>
     <t>Aus- und Weiterbildungskosten</t>
   </si>
   <si>
+    <t xml:space="preserve">Aus- und Weiterbildungskosten und Spesen max. 13'000 Fr. pro Person falls diese nicht anderweitig gedeckt sind. </t>
+  </si>
+  <si>
     <t>Schuldzinsen</t>
   </si>
   <si>
+    <t>Siehe aktuellste Steuererklärung oder -veranlagung, (Schuldenverzeichis)</t>
+  </si>
+  <si>
     <t>Unterhaltsbeiträge an den geschiedenen / getrennt lebenden Ehepartner</t>
   </si>
   <si>
     <t>Unterhaltsbeiträge / Alimente an minderjährige Kinder</t>
   </si>
   <si>
+    <t>Weitere Rentenleistungen</t>
+  </si>
+  <si>
     <t>256, 258</t>
   </si>
   <si>
+    <t>Dauernde Lasten gemäss Testament, Gerichtsurteile und 40% der bezahlten Leibrenten</t>
+  </si>
+  <si>
     <t>Versicherungsprämien und Zinsen von Sparkapitalien</t>
   </si>
   <si>
+    <t>Siehe aktuellste Steuererklärung oder Steuerveranlagung. Wenn Sie  Prämienverbilligungen (Krankenkasse) erhalten, bitte hier für das ganze Jahr abziehen</t>
+  </si>
+  <si>
     <t xml:space="preserve">Freibetrag Kind </t>
   </si>
   <si>
     <t>gemäss kibeG</t>
   </si>
   <si>
+    <t>9'000 Fr. pro Kind</t>
+  </si>
+  <si>
+    <t>Total relevante Ausgabe</t>
+  </si>
+  <si>
     <t>299/ 302</t>
   </si>
   <si>
+    <t>Excl. Säulen 2. und 3a</t>
+  </si>
+  <si>
+    <t>3. Relevantes Vermögen</t>
+  </si>
+  <si>
+    <t>Reinvermögen</t>
+  </si>
+  <si>
+    <t>400-461</t>
+  </si>
+  <si>
+    <t>Wertschriften (Privatkonto &amp; Sparkonto), Bargeld, Erbschaften, Liegenschaften gemäss Liegenschaftsverzeichnis, Betriebsvermögen</t>
+  </si>
+  <si>
+    <t>10% des Reinvermögen gemäss Selbstdeklaration</t>
+  </si>
+  <si>
     <t> </t>
   </si>
   <si>
-    <t>Vergleich</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Selbsdeklaration </t>
+    <t>* Für die Berechnung der Betreuungsgutscheine werden dem massgebenden Einkommen 10% des Reinvermögens angerechnet.</t>
+  </si>
+  <si>
+    <t>4. Vergleich Massgebendes Einkommen gemäss BG-Entscheid mit dem aufgrund der aktuellen wirtschaftlichen Verhältnisse</t>
+  </si>
+  <si>
+    <t>letzte Steuerdaten*</t>
+  </si>
+  <si>
+    <t>Nettoeinkommen (Ziffer 310)</t>
+  </si>
+  <si>
+    <t>Beiträge an 2. Säule</t>
+  </si>
+  <si>
+    <t>Beiträge an Säule 3a</t>
+  </si>
+  <si>
+    <t>Kinderabzug</t>
   </si>
   <si>
     <t>Reinvermögen (Ziffer 470)</t>
   </si>
   <si>
+    <t>Anrechnung 10 % des Reinvermögens</t>
+  </si>
+  <si>
+    <t>Selbsdeklaration Einkommen aktuelles Jahr/ aktuelle wirtschaftliche Verhältnisse</t>
+  </si>
+  <si>
     <t>Massgebendes Einkommen</t>
   </si>
   <si>
+    <t>* Bitte verwenden Sie diejenigen Steuerdaten, welche für die Berechnung der BG beigezogen wurden, siehe aktueller Entscheid über Betreuungsgutscheine der Stadt Luzern, S.2.</t>
+  </si>
+  <si>
+    <t>5. Abweichung aktuelles Massgebendes Einkommen gegenüber der letzten rechtskräftigen Steuerveranlagung).</t>
+  </si>
+  <si>
     <t>Differenz in Fr.</t>
   </si>
   <si>
+    <t>Formel für Differenz (+/-)</t>
+  </si>
+  <si>
     <t>Differenz in %</t>
-  </si>
-[...85 lines deleted...]
-    <t>Siehe aktuellste Steuererklärung oder Steuerveranlagung. Wenn Sie  Prämienverbilligungen (Krankenkasse) erhalten, bitte hier für das ganze Jahr abziehen</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="9">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="150"/>
       <name val="logo"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Arial"/>
-    </font>
-[...3 lines deleted...]
-      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="11">
+  <fills count="10">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -382,58 +388,52 @@
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...4 lines deleted...]
-    </fill>
   </fills>
-  <borders count="36">
+  <borders count="20">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="hair">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="hair">
         <color auto="1"/>
       </top>
       <bottom style="hair">
         <color auto="1"/>
       </bottom>
@@ -511,734 +511,447 @@
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
-      <right/>
-[...48 lines deleted...]
-      </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="dotted">
         <color rgb="FF000000"/>
       </left>
-      <right style="dotted">
-[...25 lines deleted...]
-      </right>
+      <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="dotted">
+      <left/>
+      <right/>
+      <top style="dotted">
         <color rgb="FF000000"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="hair">
+        <color auto="1"/>
+      </top>
+      <bottom style="hair">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color indexed="64"/>
       </left>
       <right style="dotted">
         <color rgb="FF000000"/>
       </right>
       <top style="hair">
         <color auto="1"/>
       </top>
-      <bottom style="dotted">
-        <color rgb="FF000000"/>
+      <bottom style="hair">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="dotted">
         <color rgb="FF000000"/>
       </left>
-      <right style="dotted">
-[...15 lines deleted...]
-        <color rgb="FF000000"/>
+      <right style="hair">
+        <color indexed="64"/>
       </right>
       <top style="hair">
         <color auto="1"/>
       </top>
       <bottom style="hair">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="dotted">
         <color rgb="FF000000"/>
       </left>
-      <right/>
-[...53 lines deleted...]
-        <color rgb="FF000000"/>
+      <right style="hair">
+        <color indexed="64"/>
       </right>
       <top/>
       <bottom style="hair">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="dotted">
         <color rgb="FF000000"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
-      <top style="hair">
-[...1 lines deleted...]
-      </top>
+      <top/>
       <bottom/>
-      <diagonal/>
-[...83 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="9" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="131">
+  <cellXfs count="104">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...37 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1"/>
-[...17 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="0" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="6" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...93 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment horizontal="left" indent="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="11" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="8" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="3" borderId="16" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="1" fillId="3" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1"/>
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1"/>
-[...19 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="0" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="7" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="9" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="8" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="0" fillId="9" borderId="11" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="0" fillId="3" borderId="20" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
-    </xf>
-[...58 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Prozent" xfId="1" builtinId="5"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="3">
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="0"/>
         </patternFill>
       </fill>
       <border>
         <left/>
         <right/>
         <top/>
         <bottom/>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
@@ -1273,185 +986,176 @@
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>190500</xdr:colOff>
+      <xdr:colOff>133350</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>1187261</xdr:rowOff>
+      <xdr:rowOff>949137</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>277087</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>962025</xdr:rowOff>
+      <xdr:colOff>219937</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>1555935</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="Textfeld 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="190500" y="1187261"/>
-          <a:ext cx="5087212" cy="1060639"/>
+          <a:off x="133350" y="949137"/>
+          <a:ext cx="4391887" cy="606798"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="de-CH" sz="1600" b="1">
               <a:latin typeface="Frutiger" pitchFamily="2" charset="0"/>
             </a:rPr>
             <a:t>Betreuungsgutscheine</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="de-CH" sz="1200" b="1" baseline="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Selbstdeklaration Massgebendes Einkommen BG </a:t>
           </a:r>
         </a:p>
         <a:p>
-          <a:r>
-[...7 lines deleted...]
-        <a:p>
           <a:endParaRPr lang="de-CH" sz="1200" b="1" baseline="0">
             <a:latin typeface="Frutiger" pitchFamily="2" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:endParaRPr lang="de-CH" sz="1200" b="1">
             <a:latin typeface="Frutiger" pitchFamily="2" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>9525</xdr:colOff>
+      <xdr:colOff>1</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>47625</xdr:rowOff>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1451538</xdr:colOff>
+      <xdr:colOff>1238251</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>609600</xdr:rowOff>
+      <xdr:rowOff>482565</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="Grafik 4">
+        <xdr:cNvPr id="2" name="Grafik 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31A25C0C-A810-FDE8-B744-4DB0EC4DF9B6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E88D8EE5-E613-423E-A9D1-6A2FF1C0CFFE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="247650" y="47625"/>
-          <a:ext cx="1442013" cy="561975"/>
+          <a:off x="238126" y="0"/>
+          <a:ext cx="1238250" cy="482565"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa-Design">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
@@ -1772,795 +1476,794 @@
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Tabelle1">
-    <pageSetUpPr fitToPage="1"/>
+    <pageSetUpPr autoPageBreaks="0" fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:I49"/>
+  <dimension ref="A1:I50"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="C41" sqref="C41"/>
+      <selection activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="3.5703125" customWidth="1"/>
-    <col min="2" max="2" width="71.42578125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="67.42578125" style="12" customWidth="1"/>
+    <col min="2" max="2" width="61" customWidth="1"/>
+    <col min="3" max="3" width="22" style="1" customWidth="1"/>
+    <col min="4" max="4" width="67.42578125" style="8" customWidth="1"/>
     <col min="5" max="5" width="18.7109375" style="4" customWidth="1"/>
-    <col min="8" max="9" width="11.42578125" customWidth="1"/>
+    <col min="8" max="9" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="101.25" customHeight="1">
-      <c r="B1" s="127" t="s">
+    <row r="1" spans="1:6" ht="123.75" customHeight="1">
+      <c r="B1" s="99" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="127"/>
-[...17 lines deleted...]
-      <c r="B4" s="17" t="s">
+      <c r="C1" s="99"/>
+      <c r="D1" s="99"/>
+      <c r="E1" s="99"/>
+    </row>
+    <row r="2" spans="1:6" ht="18.75" customHeight="1">
+      <c r="B2" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="112"/>
-[...4 lines deleted...]
-      <c r="B5" s="18" t="s">
+      <c r="C2" s="58"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="6"/>
+    </row>
+    <row r="3" spans="1:6" ht="18" customHeight="1">
+      <c r="B3" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="113"/>
-[...21 lines deleted...]
-      <c r="C8" s="54" t="s">
+      <c r="C3" s="102"/>
+      <c r="D3" s="103"/>
+      <c r="E3" s="6"/>
+    </row>
+    <row r="4" spans="1:6" ht="18.75" customHeight="1">
+      <c r="B4" s="5"/>
+      <c r="C4" s="57"/>
+      <c r="D4" s="7"/>
+      <c r="E4" s="6"/>
+    </row>
+    <row r="5" spans="1:6" ht="15.95" customHeight="1">
+      <c r="A5" s="9"/>
+      <c r="B5" s="59" t="s">
         <v>3</v>
       </c>
-      <c r="D8" s="10" t="s">
+      <c r="C5" s="102"/>
+      <c r="D5" s="103"/>
+      <c r="E5" s="21"/>
+    </row>
+    <row r="6" spans="1:6" ht="15.95" customHeight="1">
+      <c r="A6" s="9"/>
+      <c r="B6" s="60" t="s">
         <v>4</v>
       </c>
-      <c r="E8" s="55"/>
-[...10 lines deleted...]
-      <c r="B10" s="27" t="s">
+      <c r="C6" s="102"/>
+      <c r="D6" s="103"/>
+      <c r="E6" s="20"/>
+    </row>
+    <row r="7" spans="1:6" ht="15.95" customHeight="1">
+      <c r="A7" s="9"/>
+      <c r="B7" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="C10" s="37" t="s">
+      <c r="C7" s="58"/>
+      <c r="E7" s="20"/>
+    </row>
+    <row r="8" spans="1:6" ht="10.5" customHeight="1">
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+    </row>
+    <row r="9" spans="1:6" s="3" customFormat="1" ht="25.5">
+      <c r="A9" s="11"/>
+      <c r="B9" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="D10" s="89" t="s">
+      <c r="C9" s="84" t="s">
         <v>7</v>
       </c>
-      <c r="E10" s="114">
-[...5 lines deleted...]
-      <c r="B11" s="19" t="s">
+      <c r="D9" s="85" t="s">
         <v>8</v>
       </c>
-      <c r="C11" s="38" t="s">
-[...11 lines deleted...]
-      <c r="B12" s="26" t="s">
+      <c r="E9" s="56"/>
+      <c r="F9" s="13"/>
+    </row>
+    <row r="10" spans="1:6" s="3" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A10" s="11"/>
+      <c r="B10" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="C12" s="22" t="s">
+      <c r="C10" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="D12" s="90" t="s">
-[...8 lines deleted...]
-      <c r="B13" s="48" t="s">
+      <c r="D10" s="45" t="s">
         <v>11</v>
       </c>
-      <c r="C13" s="24" t="s">
+      <c r="E10" s="44"/>
+    </row>
+    <row r="11" spans="1:6" s="3" customFormat="1" ht="30.75" customHeight="1">
+      <c r="A11" s="11"/>
+      <c r="B11" s="39" t="s">
+        <v>12</v>
+      </c>
+      <c r="C11" s="61" t="s">
         <v>10</v>
       </c>
-      <c r="D13" s="91" t="s">
-[...10 lines deleted...]
-      <c r="C14" s="44">
+      <c r="D11" s="62" t="s">
+        <v>13</v>
+      </c>
+      <c r="E11" s="44"/>
+      <c r="F11" s="63"/>
+    </row>
+    <row r="12" spans="1:6" s="3" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A12" s="11"/>
+      <c r="B12" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="42" t="s">
+        <v>15</v>
+      </c>
+      <c r="D12" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="E12" s="44"/>
+      <c r="F12" s="63"/>
+    </row>
+    <row r="13" spans="1:6" s="3" customFormat="1" ht="31.5" customHeight="1">
+      <c r="A13" s="11"/>
+      <c r="B13" s="40" t="s">
+        <v>17</v>
+      </c>
+      <c r="C13" s="42" t="s">
+        <v>15</v>
+      </c>
+      <c r="D13" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="E13" s="44"/>
+      <c r="F13" s="63"/>
+    </row>
+    <row r="14" spans="1:6" s="3" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A14" s="11"/>
+      <c r="B14" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="C14" s="15">
         <v>145</v>
       </c>
-      <c r="D14" s="92" t="s">
-[...10 lines deleted...]
-      <c r="C15" s="44">
+      <c r="D14" s="46" t="s">
+        <v>20</v>
+      </c>
+      <c r="E14" s="49"/>
+      <c r="F14" s="63"/>
+    </row>
+    <row r="15" spans="1:6" s="3" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A15" s="11"/>
+      <c r="B15" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="C15" s="15">
         <v>150</v>
       </c>
-      <c r="D15" s="93"/>
-[...9 lines deleted...]
-      <c r="C16" s="23">
+      <c r="D15" s="38"/>
+      <c r="E15" s="49"/>
+      <c r="F15" s="63"/>
+    </row>
+    <row r="16" spans="1:6" s="3" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A16" s="11"/>
+      <c r="B16" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="C16" s="14">
         <v>160</v>
       </c>
-      <c r="D16" s="94" t="s">
-[...11 lines deleted...]
-      <c r="C17" s="23">
+      <c r="D16" s="47" t="s">
+        <v>23</v>
+      </c>
+      <c r="E16" s="44"/>
+      <c r="F16" s="63"/>
+    </row>
+    <row r="17" spans="1:6" s="3" customFormat="1" ht="15.95" customHeight="1">
+      <c r="A17" s="11"/>
+      <c r="B17" s="41" t="s">
+        <v>24</v>
+      </c>
+      <c r="C17" s="14">
         <v>161</v>
       </c>
-      <c r="D17" s="91" t="s">
-[...27 lines deleted...]
-      <c r="E19" s="52">
+      <c r="D17" s="47" t="s">
+        <v>25</v>
+      </c>
+      <c r="E17" s="44"/>
+      <c r="F17" s="63"/>
+    </row>
+    <row r="18" spans="1:6" s="3" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A18" s="11"/>
+      <c r="B18" s="16" t="s">
+        <v>26</v>
+      </c>
+      <c r="C18" s="42" t="s">
+        <v>27</v>
+      </c>
+      <c r="D18" s="48" t="s">
+        <v>28</v>
+      </c>
+      <c r="E18" s="44"/>
+      <c r="F18" s="63"/>
+    </row>
+    <row r="19" spans="1:6" ht="40.5" customHeight="1">
+      <c r="A19" s="9"/>
+      <c r="B19" s="93" t="s">
+        <v>29</v>
+      </c>
+      <c r="C19" s="22"/>
+      <c r="D19" s="22"/>
+      <c r="E19" s="50">
         <f>SUM(E10:E18)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:5" s="32" customFormat="1" ht="9" customHeight="1">
-[...23 lines deleted...]
-      <c r="C22" s="15">
+    <row r="20" spans="1:6">
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+    </row>
+    <row r="21" spans="1:6" ht="25.5">
+      <c r="A21" s="9"/>
+      <c r="B21" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="C21" s="92" t="s">
+        <v>7</v>
+      </c>
+      <c r="D21" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="E21" s="55"/>
+    </row>
+    <row r="22" spans="1:6" ht="81.75" customHeight="1">
+      <c r="A22" s="9"/>
+      <c r="B22" s="16" t="s">
+        <v>31</v>
+      </c>
+      <c r="C22" s="10">
         <v>238</v>
       </c>
-      <c r="D22" s="129" t="s">
+      <c r="D22" s="100" t="s">
+        <v>32</v>
+      </c>
+      <c r="E22" s="70"/>
+    </row>
+    <row r="23" spans="1:6" ht="27" customHeight="1">
+      <c r="B23" s="39" t="s">
+        <v>33</v>
+      </c>
+      <c r="C23" s="10">
+        <v>239</v>
+      </c>
+      <c r="D23" s="101"/>
+      <c r="E23" s="53"/>
+    </row>
+    <row r="24" spans="1:6" ht="32.25" customHeight="1">
+      <c r="B24" s="71" t="s">
+        <v>34</v>
+      </c>
+      <c r="C24" s="32">
+        <v>250</v>
+      </c>
+      <c r="D24" s="52" t="s">
+        <v>35</v>
+      </c>
+      <c r="E24" s="53"/>
+    </row>
+    <row r="25" spans="1:6" ht="20.25" customHeight="1">
+      <c r="B25" s="72" t="s">
+        <v>36</v>
+      </c>
+      <c r="C25" s="32">
+        <v>252</v>
+      </c>
+      <c r="D25" s="51" t="s">
+        <v>37</v>
+      </c>
+      <c r="E25" s="53"/>
+    </row>
+    <row r="26" spans="1:6" ht="15.95" customHeight="1">
+      <c r="B26" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="C26" s="64">
+        <v>254</v>
+      </c>
+      <c r="D26" s="65"/>
+      <c r="E26" s="53"/>
+    </row>
+    <row r="27" spans="1:6" ht="15.95" customHeight="1">
+      <c r="B27" s="91" t="s">
+        <v>39</v>
+      </c>
+      <c r="C27" s="32">
+        <v>255</v>
+      </c>
+      <c r="D27" s="66"/>
+      <c r="E27" s="53"/>
+    </row>
+    <row r="28" spans="1:6" ht="27.75" customHeight="1">
+      <c r="B28" s="73" t="s">
+        <v>40</v>
+      </c>
+      <c r="C28" s="43" t="s">
+        <v>41</v>
+      </c>
+      <c r="D28" s="67" t="s">
+        <v>42</v>
+      </c>
+      <c r="E28" s="53"/>
+    </row>
+    <row r="29" spans="1:6" ht="39" customHeight="1">
+      <c r="B29" s="73" t="s">
+        <v>43</v>
+      </c>
+      <c r="C29" s="43">
+        <v>270</v>
+      </c>
+      <c r="D29" s="68" t="s">
+        <v>44</v>
+      </c>
+      <c r="E29" s="53"/>
+    </row>
+    <row r="30" spans="1:6" ht="24" customHeight="1">
+      <c r="B30" s="73" t="s">
+        <v>45</v>
+      </c>
+      <c r="C30" s="69" t="s">
+        <v>46</v>
+      </c>
+      <c r="D30" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="E30" s="53"/>
+    </row>
+    <row r="31" spans="1:6" s="2" customFormat="1" ht="39" customHeight="1">
+      <c r="B31" s="74" t="s">
         <v>48</v>
       </c>
-      <c r="E22" s="118">
-[...23 lines deleted...]
-      <c r="D24" s="103" t="s">
+      <c r="C31" s="76" t="s">
         <v>49</v>
       </c>
-      <c r="E24" s="118">
-[...10 lines deleted...]
-      <c r="D25" s="103" t="s">
+      <c r="D31" s="86" t="s">
         <v>50</v>
       </c>
-      <c r="E25" s="119">
-[...79 lines deleted...]
-      <c r="E31" s="62">
+      <c r="E31" s="54">
         <f>SUM(E22:E30)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
-[...24 lines deleted...]
-    <row r="35" spans="1:9" ht="27.75" customHeight="1">
+    <row r="32" spans="1:6">
+      <c r="C32"/>
+      <c r="D32"/>
+      <c r="E32"/>
+    </row>
+    <row r="33" spans="1:7" ht="28.5" customHeight="1">
+      <c r="B33" s="83" t="s">
+        <v>51</v>
+      </c>
+      <c r="C33" s="77"/>
+      <c r="D33" s="77"/>
+      <c r="E33" s="75"/>
+    </row>
+    <row r="34" spans="1:7" ht="24">
+      <c r="B34" s="82" t="s">
+        <v>52</v>
+      </c>
+      <c r="C34" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D34" s="62" t="s">
+        <v>54</v>
+      </c>
+      <c r="E34" s="70"/>
+    </row>
+    <row r="35" spans="1:7" ht="27.75" customHeight="1">
       <c r="A35" s="2"/>
-      <c r="B35" s="79" t="s">
-[...7 lines deleted...]
-        <f>E34</f>
+      <c r="B35" s="78" t="s">
+        <v>55</v>
+      </c>
+      <c r="C35" s="81"/>
+      <c r="D35" s="86" t="s">
+        <v>56</v>
+      </c>
+      <c r="E35" s="54">
+        <f>E34*0.1</f>
         <v>0</v>
       </c>
       <c r="F35" s="2"/>
       <c r="G35" s="2"/>
     </row>
-    <row r="36" spans="1:9">
-[...23 lines deleted...]
-      <c r="B39" s="99" t="s">
+    <row r="36" spans="1:7" ht="12.75" customHeight="1">
+      <c r="B36" s="98" t="s">
+        <v>57</v>
+      </c>
+      <c r="C36"/>
+      <c r="D36"/>
+      <c r="E36"/>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+    </row>
+    <row r="38" spans="1:7" s="19" customFormat="1" ht="31.5" customHeight="1">
+      <c r="B38" s="88" t="s">
+        <v>58</v>
+      </c>
+      <c r="C38" s="96" t="s">
+        <v>59</v>
+      </c>
+      <c r="D38"/>
+      <c r="E38" s="90"/>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="B39" s="33" t="s">
+        <v>60</v>
+      </c>
+      <c r="C39" s="53"/>
+      <c r="D39"/>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="B40" s="34" t="s">
+        <v>61</v>
+      </c>
+      <c r="C40" s="53"/>
+      <c r="D40"/>
+    </row>
+    <row r="41" spans="1:7">
+      <c r="B41" s="35" t="s">
+        <v>62</v>
+      </c>
+      <c r="C41" s="53"/>
+      <c r="D41"/>
+    </row>
+    <row r="42" spans="1:7">
+      <c r="B42" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="C42" s="53"/>
+      <c r="D42"/>
+    </row>
+    <row r="43" spans="1:7">
+      <c r="B43" s="79" t="s">
         <v>64</v>
       </c>
-      <c r="C39" s="124">
+      <c r="C43" s="53"/>
+      <c r="D43"/>
+      <c r="G43" s="24"/>
+    </row>
+    <row r="44" spans="1:7" ht="25.5">
+      <c r="B44" s="80" t="s">
+        <v>65</v>
+      </c>
+      <c r="C44" s="54">
+        <f>C43*0.1</f>
         <v>0</v>
       </c>
-      <c r="D39" s="98">
-[...16 lines deleted...]
-      <c r="B41" s="99" t="s">
+      <c r="D44" s="96" t="s">
         <v>66</v>
       </c>
-      <c r="C41" s="125">
-[...47 lines deleted...]
-      <c r="C45" s="102">
+      <c r="E44" s="31"/>
+    </row>
+    <row r="45" spans="1:7">
+      <c r="B45" s="94" t="s">
+        <v>67</v>
+      </c>
+      <c r="C45" s="87">
         <f>C39+C40+C41-C42+C44</f>
         <v>0</v>
       </c>
-      <c r="D45" s="82">
-        <f>E19-E31+D44</f>
+      <c r="D45" s="87">
+        <f>E19-E31+E35</f>
         <v>0</v>
       </c>
-      <c r="E45" s="39"/>
-[...6 lines deleted...]
-      <c r="C48" s="75">
+      <c r="E45" s="20"/>
+    </row>
+    <row r="46" spans="1:7" ht="12.75" customHeight="1">
+      <c r="B46" s="98" t="s">
+        <v>68</v>
+      </c>
+      <c r="C46"/>
+      <c r="D46"/>
+      <c r="E46"/>
+    </row>
+    <row r="47" spans="1:7">
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47"/>
+    </row>
+    <row r="48" spans="1:7" ht="34.5" customHeight="1">
+      <c r="B48" s="83" t="s">
+        <v>69</v>
+      </c>
+      <c r="C48" s="83"/>
+      <c r="D48" s="96"/>
+      <c r="E48" s="97"/>
+    </row>
+    <row r="49" spans="2:9">
+      <c r="B49" s="36" t="s">
+        <v>70</v>
+      </c>
+      <c r="C49" s="95">
         <f>ABS(C45-D45)</f>
         <v>0</v>
       </c>
-      <c r="H48" s="87"/>
-[...11 lines deleted...]
-      <c r="I49" s="86"/>
+      <c r="D49" s="29"/>
+      <c r="H49" s="26">
+        <f>C45-D45</f>
+        <v>0</v>
+      </c>
+      <c r="I49" s="25" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="50" spans="2:9">
+      <c r="B50" s="37" t="s">
+        <v>72</v>
+      </c>
+      <c r="C50" s="89" t="str">
+        <f>IF(C45=0,"",ABS(C45-D45)/C45)</f>
+        <v/>
+      </c>
+      <c r="D50" s="29"/>
+      <c r="H50" s="27" t="str">
+        <f>IF(C45=0,"",(C45-D45)/C45)</f>
+        <v/>
+      </c>
+      <c r="I50" s="25" t="s">
+        <v>71</v>
+      </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="n8jZp2Q+VBPuPw1+REDgG+Ul/WCjA511nB3zsreoggFSCt613GC+koM37RX2aDX6lEkpzrAiy1LJdqzJ19QlSQ==" saltValue="aYMhx9vwIIkWiEqdA0jKEA==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
-  <mergeCells count="3">
+  <sheetProtection algorithmName="SHA-512" hashValue="LdN1hg4XmWr7pcKBHQlmVjWUwn+eKxl1BHePejRXLGS6QSHMSTvbe8f4+I5F7OBprnRrAlcXpr4l9xXXX25ynQ==" saltValue="WV4Fu21S5Oc9OzA7qb86mw==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <mergeCells count="5">
     <mergeCell ref="B1:E1"/>
-    <mergeCell ref="B36:E36"/>
     <mergeCell ref="D22:D23"/>
+    <mergeCell ref="C3:D3"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="C6:D6"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <conditionalFormatting sqref="E11 E23:E25">
     <cfRule type="expression" dxfId="2" priority="57" stopIfTrue="1">
-      <formula>$E$4&gt;1</formula>
+      <formula>$E$5&gt;1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E13">
     <cfRule type="expression" dxfId="1" priority="55" stopIfTrue="1">
-      <formula>$E$4&gt;1</formula>
+      <formula>$E$5&gt;1</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="0" priority="56" stopIfTrue="1" operator="greaterThan">
-      <formula>$E$4</formula>
+      <formula>$E$5</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.52" right="0.42" top="0.49" bottom="0.34" header="0.4921259845" footer="0.37"/>
-  <pageSetup paperSize="9" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="56" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010061D02FFFA7DE0E4895CB3267BD4323E0" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="494fc6908b3bb8dd09052a2851a417a6">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5c04beda-691a-4530-b8bc-58c20c9e3584" xmlns:ns3="d467d2bc-dbab-443e-9183-3233e23a43a9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="55d6a5942683c9937ee39ee532ece39b" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010061D02FFFA7DE0E4895CB3267BD4323E0" ma:contentTypeVersion="15" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="5a7fd90ab23ec3d35e2fd406c652052f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5c04beda-691a-4530-b8bc-58c20c9e3584" xmlns:ns3="d467d2bc-dbab-443e-9183-3233e23a43a9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="315ec91c8d27bf8a74761e628aa01af0" ns2:_="" ns3:_="">
     <xsd:import namespace="5c04beda-691a-4530-b8bc-58c20c9e3584"/>
     <xsd:import namespace="d467d2bc-dbab-443e-9183-3233e23a43a9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5c04beda-691a-4530-b8bc-58c20c9e3584" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="1614eee3-71bd-4ab7-8cbd-16cce344b544" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Bildmarkierungen" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="1614eee3-71bd-4ab7-8cbd-16cce344b544" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="19" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="22" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d467d2bc-dbab-443e-9183-3233e23a43a9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="11" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="11" nillable="true" ma:displayName="Freigegeben für" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="12" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="12" nillable="true" ma:displayName="Freigegeben für - Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{84cd43e1-83f8-4aaf-9d77-a1b64545b998}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d467d2bc-dbab-443e-9183-3233e23a43a9">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhaltstyp"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -2605,157 +2308,142 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="d467d2bc-dbab-443e-9183-3233e23a43a9" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="5c04beda-691a-4530-b8bc-58c20c9e3584">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4107DEDC-FA27-4D87-AD77-7A2D42DBF551}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{432A306F-7EA2-41D7-BE17-550A8E86CFE1}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F111D0DD-2E9E-4D69-8E7E-800B148B9B27}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="5c04beda-691a-4530-b8bc-58c20c9e3584"/>
     <ds:schemaRef ds:uri="d467d2bc-dbab-443e-9183-3233e23a43a9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0B8CDED2-AD50-4260-994C-C179AFDF62E9}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="d467d2bc-dbab-443e-9183-3233e23a43a9"/>
     <ds:schemaRef ds:uri="5c04beda-691a-4530-b8bc-58c20c9e3584"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Benannte Bereiche</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Formular</vt:lpstr>
       <vt:lpstr>Formular!Druckbereich</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Stadt Luzern</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Jurt Markus</dc:creator>
+  <dc:creator>Huttary Tina</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="TBCO_ScreenResolution">
     <vt:lpwstr>96 96 1920 1080</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x01010061D02FFFA7DE0E4895CB3267BD4323E0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>