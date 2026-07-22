--- v0 (2025-10-08)
+++ v1 (2026-07-22)
@@ -9,163 +9,144 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/webextensions/taskpanes.xml" ContentType="application/vnd.ms-office.webextensiontaskpanes+xml"/>
+  <Override PartName="/word/webextensions/webextension1.xml" ContentType="application/vnd.ms-office.webextension+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/webextensiontaskpanes" Target="word/webextensions/taskpanes.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="9578" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4935"/>
         <w:gridCol w:w="4643"/>
       </w:tblGrid>
       <w:tr w:rsidR="0036407B" w:rsidRPr="005F7669" w14:paraId="2DE8D040" w14:textId="77777777" w:rsidTr="006C2D89">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="1412"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4935" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="39A9D401" w14:textId="70C84F1A" w:rsidR="0026666F" w:rsidRPr="005F7669" w:rsidRDefault="00C94A96" w:rsidP="009C04A6">
+          <w:p w14:paraId="39A9D401" w14:textId="75E6AB6A" w:rsidR="0026666F" w:rsidRPr="005F7669" w:rsidRDefault="006C7014" w:rsidP="009C04A6">
             <w:pPr>
               <w:pStyle w:val="Informationen"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Ort"/>
                 <w:tag w:val="City"/>
                 <w:id w:val="-1427189306"/>
                 <w:placeholder>
                   <w:docPart w:val="263C35B3932544E48FC9855324E95969"/>
                 </w:placeholder>
                 <w:dataBinding w:prefixMappings="xmlns:ns='http://schemas.officeatwork.com/CustomXMLPart'" w:xpath="/ns:officeatwork/ns:City" w:storeItemID="{CA574664-57D9-4A84-A7EF-1EBE85C5107E}"/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00583416" w:rsidRPr="005F7669">
                   <w:t>Luzern</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00046F5A" w:rsidRPr="005F7669">
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidR="00046F5A" w:rsidRPr="005F7669">
-[...21 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+            <w:r w:rsidR="006647E0">
+              <w:t>23. Juni 2026</w:t>
             </w:r>
             <w:r w:rsidR="00583416" w:rsidRPr="005F7669">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00583416" w:rsidRPr="005F7669">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">(Version </w:t>
             </w:r>
-            <w:r w:rsidR="0025499A">
+            <w:r w:rsidR="006647E0">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00583416" w:rsidRPr="005F7669">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4643" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="Absender Kontaktdetails"/>
               <w:tag w:val="Absender"/>
               <w:id w:val="1872957973"/>
               <w:placeholder>
                 <w:docPart w:val="AE1D07CAA8354A95BEC25BCDF68CEA3E"/>
               </w:placeholder>
               <w:dataBinding w:prefixMappings="xmlns:ns='http://schemas.officeatwork.com/CustomXMLPart'" w:xpath="/ns:officeatwork/ns:Absender" w:storeItemID="{CA574664-57D9-4A84-A7EF-1EBE85C5107E}"/>
               <w:text w:multiLine="1"/>
             </w:sdtPr>
             <w:sdtEndPr/>
@@ -331,65 +312,68 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="2"/>
     </w:tbl>
     <w:p w14:paraId="4DF2F167" w14:textId="77777777" w:rsidR="0011772F" w:rsidRPr="005F7669" w:rsidRDefault="0011772F" w:rsidP="004A6FF1"/>
     <w:p w14:paraId="7C23CBEA" w14:textId="3D40F769" w:rsidR="00F318AB" w:rsidRPr="005F7669" w:rsidRDefault="009726F0" w:rsidP="00CC47A1">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F7669">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Allgemeine </w:t>
       </w:r>
       <w:r w:rsidR="00F318AB" w:rsidRPr="005F7669">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Bestimmungen der Stadt Luzern</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A49CB9D" w14:textId="189899AD" w:rsidR="009A7A9C" w:rsidRPr="005F7669" w:rsidRDefault="009A7A9C" w:rsidP="003F3883">
+    <w:p w14:paraId="0A49CB9D" w14:textId="11344AA1" w:rsidR="009A7A9C" w:rsidRPr="005F7669" w:rsidRDefault="009A7A9C" w:rsidP="003F3883">
       <w:r w:rsidRPr="005F7669">
         <w:t>Gemäss Art. 79 Abs. 1 de</w:t>
       </w:r>
       <w:r w:rsidR="0025499A">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="005F7669">
         <w:t xml:space="preserve"> Bau- und Zonen</w:t>
       </w:r>
       <w:r w:rsidR="0025499A">
         <w:t>reglements</w:t>
       </w:r>
       <w:r w:rsidRPr="005F7669">
-        <w:t xml:space="preserve"> (BZR 2022</w:t>
+        <w:t xml:space="preserve"> (BZR 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00472EA4">
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00F31917" w:rsidRPr="005F7669">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="005F7669">
         <w:t xml:space="preserve"> sind </w:t>
       </w:r>
       <w:r w:rsidR="005110E1">
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="003F3883" w:rsidRPr="005F7669">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="00532C82" w:rsidRPr="005F7669">
         <w:t xml:space="preserve"> Gebieten, in denen Erdwärmesonden bewilligungsfähig sind, mit foss</w:t>
       </w:r>
       <w:r w:rsidR="003F3883" w:rsidRPr="005F7669">
         <w:t xml:space="preserve">ilen Energieträgern betriebene </w:t>
       </w:r>
       <w:r w:rsidR="00532C82" w:rsidRPr="005F7669">
         <w:t xml:space="preserve">Wärmeerzeuger für Heizzwecke oder zur Bereitstellung von Brauchwarmwasser </w:t>
       </w:r>
       <w:r w:rsidR="003F3883" w:rsidRPr="005F7669">
         <w:t xml:space="preserve">in der Regel </w:t>
       </w:r>
@@ -399,177 +383,186 @@
       <w:r w:rsidR="003F3883" w:rsidRPr="005F7669">
         <w:t xml:space="preserve"> Ausnahmsweise trotzdem zulässig ist die fossile Wärmeerzeugung als Übergangslösung</w:t>
       </w:r>
       <w:r w:rsidR="00CB00FA" w:rsidRPr="005F7669">
         <w:t xml:space="preserve"> vor dem Anschluss an ein Wärmenetz</w:t>
       </w:r>
       <w:r w:rsidR="00CC47A1" w:rsidRPr="005F7669">
         <w:t xml:space="preserve">, wenn eine von der Eigentümerschaft der Liegenschaft und </w:t>
       </w:r>
       <w:r w:rsidRPr="005F7669">
         <w:t xml:space="preserve">von </w:t>
       </w:r>
       <w:r w:rsidR="00CC47A1" w:rsidRPr="005F7669">
         <w:t xml:space="preserve">einem konzessionierten </w:t>
       </w:r>
       <w:r w:rsidR="009726F0" w:rsidRPr="005F7669">
         <w:t>Betreiber eines Wärmenetzes</w:t>
       </w:r>
       <w:r w:rsidR="00CC47A1" w:rsidRPr="005F7669">
         <w:t xml:space="preserve"> unterzeichnete Bestätigung über den Anschluss an ein zu mindestens 75 % mit erneuerbarer Energie versorgtes Wärmenetz vorliegt</w:t>
       </w:r>
       <w:r w:rsidRPr="005F7669">
         <w:t xml:space="preserve"> (Art. 79 Abs. 2 lit. b BZR</w:t>
       </w:r>
       <w:r w:rsidR="00F31917" w:rsidRPr="005F7669">
-        <w:t xml:space="preserve"> 2022</w:t>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00B20814">
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="005F7669">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00CC47A1" w:rsidRPr="005F7669">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B80CC3E" w14:textId="77777777" w:rsidR="009A7A9C" w:rsidRPr="005F7669" w:rsidRDefault="009A7A9C" w:rsidP="003F3883"/>
-    <w:p w14:paraId="0452C580" w14:textId="37AB7E6A" w:rsidR="00AF03F7" w:rsidRPr="005F7669" w:rsidRDefault="00CC47A1" w:rsidP="003F3883">
+    <w:p w14:paraId="0452C580" w14:textId="4271088C" w:rsidR="00AF03F7" w:rsidRPr="005F7669" w:rsidRDefault="00CC47A1" w:rsidP="003F3883">
       <w:r w:rsidRPr="005F7669">
         <w:t xml:space="preserve">Ausnahmen für fossile Übergangslösungen werden nur für Liegenschaften gewährt, welche laut </w:t>
       </w:r>
       <w:r w:rsidR="004B71E4" w:rsidRPr="005F7669">
         <w:t xml:space="preserve">gegenwärtigem Stand der </w:t>
       </w:r>
       <w:r w:rsidRPr="005F7669">
         <w:t>Energieplanung mit Wärmenetzen erschlossen werden sollen (</w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="005F7669">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.klimafreundlichheizen.ch</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005F7669">
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r w:rsidR="00AF03F7" w:rsidRPr="005F7669">
         <w:t>Die Unterzeichnenden bestätigen nachfolgend, dass die unten aufgeführte Liegenschaft</w:t>
       </w:r>
       <w:r w:rsidR="004B71E4" w:rsidRPr="005F7669">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006C2D89" w:rsidRPr="005F7669">
         <w:t>so bald</w:t>
       </w:r>
       <w:r w:rsidR="00AF03F7" w:rsidRPr="005F7669">
         <w:t xml:space="preserve"> als technisch möglich, an das Wärmenetz des Wärmenetz-Betreibers angeschlossen wird. Die fossile Übergangslösung darf längstens bis 31. Dezember 2040 betrieben werden. </w:t>
       </w:r>
       <w:r w:rsidR="0025499A">
-        <w:t xml:space="preserve">Ausnahmen von Art. 79 BZR 2022 für fossile Übergangslösungen benötigen eine Baubewilligung. Der </w:t>
+        <w:t>Ausnahmen von Art. 79 BZR 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00472EA4">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="0025499A">
+        <w:t xml:space="preserve"> für fossile Übergangslösungen benötigen eine Baubewilligung. Der </w:t>
       </w:r>
       <w:r w:rsidR="0025499A">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidR="0025499A" w:rsidRPr="00267B8D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Ressort Bauberatungen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0025499A">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">» </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">(T 041 208 88 44, </w:t>
+        <w:t xml:space="preserve">» erteilt Auskunft über das Vorgehen beim Einreichen der Baubewilligung (T 041 208 88 44, </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidR="0025499A" w:rsidRPr="00536A78">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>bauberatungen@stadtluzern.ch</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0025499A">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r w:rsidR="00F31917" w:rsidRPr="005F7669">
         <w:t xml:space="preserve">Zeigt sich während der Übergangsfrist, </w:t>
       </w:r>
       <w:r w:rsidR="00C40F25" w:rsidRPr="005F7669">
         <w:t xml:space="preserve">dass die Liegenschaft nicht an das seinerzeit geplante Wärmenetz angeschlossen werden kann, muss </w:t>
       </w:r>
       <w:r w:rsidR="00AF03F7" w:rsidRPr="005F7669">
-        <w:t xml:space="preserve">Art. 79 BZR 2022 </w:t>
+        <w:t>Art. 79 BZR 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00472EA4">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF03F7" w:rsidRPr="005F7669">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C40F25" w:rsidRPr="005F7669">
         <w:t xml:space="preserve">innerhalb von drei Jahren seit Feststellen der fehlenden </w:t>
       </w:r>
       <w:r w:rsidR="00CB00FA" w:rsidRPr="005F7669">
         <w:t xml:space="preserve">Anschlussmöglichkeit </w:t>
       </w:r>
       <w:r w:rsidR="00AF03F7" w:rsidRPr="005F7669">
         <w:t xml:space="preserve">anderweitig erfüllt </w:t>
       </w:r>
       <w:r w:rsidR="00C40F25" w:rsidRPr="005F7669">
         <w:t>werden</w:t>
       </w:r>
       <w:r w:rsidR="00AF03F7" w:rsidRPr="005F7669">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="766F6BC8" w14:textId="77777777" w:rsidR="00CC47A1" w:rsidRPr="005F7669" w:rsidRDefault="00CC47A1" w:rsidP="00CC47A1"/>
-    <w:p w14:paraId="2B86BEE9" w14:textId="77777777" w:rsidR="00F318AB" w:rsidRPr="005F7669" w:rsidRDefault="00F318AB" w:rsidP="00F318AB">
+    <w:p w14:paraId="2B86BEE9" w14:textId="0EB27C3A" w:rsidR="00F318AB" w:rsidRPr="005F7669" w:rsidRDefault="00F318AB" w:rsidP="00F318AB">
       <w:r w:rsidRPr="005F7669">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Hinweis:</w:t>
       </w:r>
       <w:r w:rsidRPr="005F7669">
-        <w:t xml:space="preserve"> Diese Anschlussbestätigung dient ausschliesslich zur Gewährung einer Ausnahme von Art. 79 BZR 2022. Weitere Vorschriften, insbesondere § 13 und § 18 des kantonalen Energiegesetzes (SRL Nr. 773), müssen weiterhin beachtet werden. Sie erlauben den Betrieb neuer fossiler Wärmeerzeuger (Ersatz oder Neubau) nur mit Auflagen.</w:t>
+        <w:t xml:space="preserve"> Diese Anschlussbestätigung dient ausschliesslich zur Gewährung einer Ausnahme von Art. 79 BZR 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00886D08">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7669">
+        <w:t>. Weitere Vorschriften, insbesondere § 13 und § 18 des kantonalen Energiegesetzes (SRL Nr. 773), müssen weiterhin beachtet werden. Sie erlauben den Betrieb neuer fossiler Wärmeerzeuger (Ersatz oder Neubau) nur mit Auflagen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B56AFCF" w14:textId="4134DD33" w:rsidR="00CC47A1" w:rsidRPr="005F7669" w:rsidRDefault="00CC47A1" w:rsidP="00CC47A1"/>
     <w:p w14:paraId="2416C8E8" w14:textId="4E685213" w:rsidR="008B3D04" w:rsidRPr="005F7669" w:rsidRDefault="009726F0" w:rsidP="00CC47A1">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F7669">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Bestimmungen betreffend Betreiber des Wärmenetzes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="550FD34E" w14:textId="26999EBB" w:rsidR="00AF03F7" w:rsidRPr="005F7669" w:rsidRDefault="00AF03F7" w:rsidP="00CC47A1">
       <w:r w:rsidRPr="005F7669">
         <w:t xml:space="preserve">Der </w:t>
       </w:r>
       <w:r w:rsidR="008B3D04" w:rsidRPr="005F7669">
         <w:t xml:space="preserve">Betreiber des </w:t>
       </w:r>
       <w:r w:rsidRPr="005F7669">
         <w:t>Wärmenetz</w:t>
@@ -756,59 +749,65 @@
         <w:t xml:space="preserve"> der aufgeführten Liegenschaft </w:t>
       </w:r>
       <w:r w:rsidRPr="005F7669">
         <w:t>ausser Betrieb zu nehmen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="425C5BC5" w14:textId="32FF464B" w:rsidR="00152C02" w:rsidRPr="005F7669" w:rsidRDefault="00152C02" w:rsidP="005F2BF8">
       <w:pPr>
         <w:pStyle w:val="Auflistung1Ebene"/>
       </w:pPr>
       <w:r w:rsidRPr="005F7669">
         <w:t>meldet den Anschluss der Liegenschaft an das Wärmenetz und die Ausserbetriebnahme der fossilen Überganslösung innerhalb von 30 Tagen der Dienstabteilung Umweltschutz.</w:t>
       </w:r>
       <w:r w:rsidR="003F6D68" w:rsidRPr="005F7669">
         <w:t xml:space="preserve"> Bei Bauten mit Wohnnutzung kann dies im Rahmen der üblichen Meldepflicht gemäss § 13 Abs. 3 des kantonalen Energiegesetzes erfolgen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BEFF21A" w14:textId="77777777" w:rsidR="00DD01A6" w:rsidRPr="005F7669" w:rsidRDefault="00DD01A6" w:rsidP="00DD01A6">
       <w:pPr>
         <w:pStyle w:val="Auflistung1Ebene"/>
       </w:pPr>
       <w:r w:rsidRPr="005F7669">
         <w:t>nimmt zur Kenntnis, dass sie mit Unterzeichnung dieser Anschlussbestätigung gegenüber dem Wärmenetz-Betreiber keinen Rechtanspruch auf eine künftige Anschlussmöglichkeit an das Wärmenetz erhält.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F27A949" w14:textId="4D563CA8" w:rsidR="005F2BF8" w:rsidRDefault="00DD01A6" w:rsidP="00DD01A6">
+    <w:p w14:paraId="2F27A949" w14:textId="1144143C" w:rsidR="005F2BF8" w:rsidRDefault="00DD01A6" w:rsidP="00DD01A6">
       <w:pPr>
         <w:pStyle w:val="Auflistung1Ebene"/>
       </w:pPr>
       <w:r w:rsidRPr="005F7669">
         <w:t>nimmt zur Kenn</w:t>
       </w:r>
       <w:r w:rsidR="005F2BF8" w:rsidRPr="005F7669">
-        <w:t xml:space="preserve">tnis, dass sie verpflichtet ist, innerhalb von 3 Jahren sicherzustellen, dass Art. 79 BZR 2022 anderweitig erfüllt </w:t>
+        <w:t>tnis, dass sie verpflichtet ist, innerhalb von 3 Jahren sicherzustellen, dass Art. 79 BZR 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00886D08">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="005F2BF8" w:rsidRPr="005F7669">
+        <w:t xml:space="preserve"> anderweitig erfüllt </w:t>
       </w:r>
       <w:r w:rsidR="00152C02" w:rsidRPr="005F7669">
         <w:t>ist</w:t>
       </w:r>
       <w:r w:rsidR="005F2BF8" w:rsidRPr="005F7669">
         <w:t>, falls die Anschlussmöglichkeit an das Wärmenetz doch nicht zu Stande kommt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0061DC65" w14:textId="2E123F05" w:rsidR="00307ABC" w:rsidRPr="005F7669" w:rsidRDefault="00307ABC" w:rsidP="00DD01A6">
       <w:pPr>
         <w:pStyle w:val="Auflistung1Ebene"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">nimmt zur Kenntnis, dass die fossile Übergangslösung längstens bis 31. Dezember 2040 betrieben werden darf. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E6A5C30" w14:textId="425EEB0A" w:rsidR="00046F5A" w:rsidRPr="005F7669" w:rsidRDefault="005F2BF8" w:rsidP="006627D0">
       <w:pPr>
         <w:pStyle w:val="Auflistung1Ebene"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="005F7669">
         <w:t xml:space="preserve">verpflichtet sich, </w:t>
@@ -1354,50 +1353,51 @@
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4106" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22F3CA65" w14:textId="431CC100" w:rsidR="0025499A" w:rsidRPr="005F7669" w:rsidRDefault="0025499A" w:rsidP="009C04A6">
             <w:r>
               <w:t>Wärmeleistungsbedarf</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-2139327001"/>
             <w:placeholder>
               <w:docPart w:val="EFEA7E0836C74BB7A0F4E8EC6FE6E474"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4541" w:type="dxa"/>
                 <w:tcBorders>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="53C602A4" w14:textId="3D2403EC" w:rsidR="0025499A" w:rsidRDefault="0025499A" w:rsidP="0025499A">
                 <w:pPr>
                   <w:jc w:val="right"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00F0163A">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
@@ -1794,76 +1794,76 @@
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                   </w:rPr>
                   <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="55D25381" w14:textId="77777777" w:rsidR="007F5892" w:rsidRPr="005F7669" w:rsidRDefault="007F5892" w:rsidP="009C04A6"/>
     <w:sectPr w:rsidR="007F5892" w:rsidRPr="005F7669" w:rsidSect="00583416">
       <w:headerReference w:type="default" r:id="rId22"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1077" w:right="1134" w:bottom="1021" w:left="1418" w:header="510" w:footer="510" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3CE1A6B9" w14:textId="77777777" w:rsidR="00583416" w:rsidRPr="005F7669" w:rsidRDefault="00583416">
+    <w:p w14:paraId="385DF366" w14:textId="77777777" w:rsidR="006C7014" w:rsidRPr="005F7669" w:rsidRDefault="006C7014">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="005F7669">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A0A410E" w14:textId="77777777" w:rsidR="00583416" w:rsidRPr="005F7669" w:rsidRDefault="00583416">
+    <w:p w14:paraId="0B98B3A3" w14:textId="77777777" w:rsidR="006C7014" w:rsidRPr="005F7669" w:rsidRDefault="006C7014">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="005F7669">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -1919,90 +1919,90 @@
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4A30F713" w14:textId="77777777" w:rsidR="00A32705" w:rsidRDefault="00A32705">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellenraster"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4819"/>
       <w:gridCol w:w="4535"/>
     </w:tblGrid>
     <w:tr w:rsidR="0036407B" w:rsidRPr="005F7669" w14:paraId="5231CCB1" w14:textId="77777777" w:rsidTr="009546FC">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4820" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="3F92C4F4" w14:textId="587A7CD0" w:rsidR="002C46C4" w:rsidRPr="005F7669" w:rsidRDefault="00C94A96" w:rsidP="007B0D9E">
+        <w:p w14:paraId="3F92C4F4" w14:textId="587A7CD0" w:rsidR="002C46C4" w:rsidRPr="005F7669" w:rsidRDefault="006C7014" w:rsidP="007B0D9E">
           <w:pPr>
             <w:pStyle w:val="Dokumentinformationen"/>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="Seite"/>
               <w:tag w:val="Seite"/>
               <w:id w:val="1202139445"/>
               <w:placeholder>
                 <w:docPart w:val="263C35B3932544E48FC9855324E95969"/>
               </w:placeholder>
               <w:dataBinding w:prefixMappings="xmlns:ns='http://schemas.officeatwork.com/CustomXMLPart'" w:xpath="/ns:officeatwork/ns:Seite" w:storeItemID="{CA574664-57D9-4A84-A7EF-1EBE85C5107E}"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="00583416" w:rsidRPr="005F7669">
                 <w:t>Seite</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
           <w:r w:rsidR="00046F5A" w:rsidRPr="005F7669">
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="00046F5A" w:rsidRPr="005F7669">
@@ -2064,96 +2064,96 @@
               <w:tcW w:w="4536" w:type="dxa"/>
               <w:vAlign w:val="bottom"/>
             </w:tcPr>
             <w:p w14:paraId="7C9A9ACE" w14:textId="77777777" w:rsidR="002C46C4" w:rsidRPr="005F7669" w:rsidRDefault="00583416" w:rsidP="007B0D9E">
               <w:pPr>
                 <w:pStyle w:val="Dokumentinformationen"/>
               </w:pPr>
               <w:r w:rsidRPr="005F7669">
                 <w:t>​</w:t>
               </w:r>
             </w:p>
           </w:tc>
         </w:sdtContent>
       </w:sdt>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="5B8685E1" w14:textId="77777777" w:rsidR="002C46C4" w:rsidRPr="005F7669" w:rsidRDefault="002C46C4" w:rsidP="002C46C4">
     <w:pPr>
       <w:pStyle w:val="1pt"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="237B9AE5" w14:textId="77777777" w:rsidR="00A32705" w:rsidRDefault="00A32705">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="72DEFCE6" w14:textId="77777777" w:rsidR="00583416" w:rsidRPr="005F7669" w:rsidRDefault="00583416">
+    <w:p w14:paraId="7C13D43B" w14:textId="77777777" w:rsidR="006C7014" w:rsidRPr="005F7669" w:rsidRDefault="006C7014">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="005F7669">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5A01745E" w14:textId="77777777" w:rsidR="00583416" w:rsidRPr="005F7669" w:rsidRDefault="00583416">
+    <w:p w14:paraId="69F45AE4" w14:textId="77777777" w:rsidR="006C7014" w:rsidRPr="005F7669" w:rsidRDefault="006C7014">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="005F7669">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="00273110" w14:textId="77777777" w:rsidR="00A32705" w:rsidRDefault="00A32705">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2D89469F" w14:textId="77777777" w:rsidR="00D37DC1" w:rsidRPr="005F7669" w:rsidRDefault="00046F5A" w:rsidP="00F52259">
     <w:pPr>
       <w:pStyle w:val="1pt"/>
     </w:pPr>
     <w:r w:rsidRPr="005F7669">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="de-CH"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="1" layoutInCell="1" hidden="1" allowOverlap="1" wp14:anchorId="1BB2F6DC" wp14:editId="3BB50FD8">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>699770</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>571500</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="4048125" cy="1333500"/>
           <wp:effectExtent l="0" t="0" r="9525" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="2" name="0759a575-28fc-489a-9032-ac44" hidden="1"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -2238,95 +2238,95 @@
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="06671503" w14:textId="77777777" w:rsidR="00D37DC1" w:rsidRPr="005F7669" w:rsidRDefault="00D37DC1" w:rsidP="00353AFC">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="72E53167" w14:textId="77777777" w:rsidR="00A32705" w:rsidRDefault="00A32705">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellenraster"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4820"/>
       <w:gridCol w:w="4536"/>
     </w:tblGrid>
     <w:tr w:rsidR="0036407B" w14:paraId="5A0DE8C8" w14:textId="77777777" w:rsidTr="002C46C4">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4820" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="100FFBD8" w14:textId="4E43D0B3" w:rsidR="00120239" w:rsidRDefault="001A5FA3" w:rsidP="00120239">
+        <w:p w14:paraId="100FFBD8" w14:textId="054F1A0A" w:rsidR="00120239" w:rsidRDefault="00AC0BCA" w:rsidP="00120239">
           <w:pPr>
             <w:pStyle w:val="Informationen"/>
           </w:pPr>
           <w:fldSimple w:instr=" STYLEREF  Betreff  \* MERGEFORMAT ">
-            <w:r w:rsidR="00C94A96">
+            <w:r w:rsidR="00776D19">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>Anschlussbestätigung                                                                                  an ein erneuerbares Wärmenetz gemäss Art. 79 Abs. 2 lit. b BZR</w:t>
             </w:r>
           </w:fldSimple>
         </w:p>
       </w:tc>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Absender Folgeseiten"/>
           <w:tag w:val="AbsenderFolgeseiten"/>
           <w:id w:val="-1593156606"/>
           <w:placeholder>
             <w:docPart w:val="4D384ADF7CA44164BE39C30EE7A6D410"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns='http://schemas.officeatwork.com/CustomXMLPart'" w:xpath="/ns:officeatwork/ns:AbsenderFolgeseiten" w:storeItemID="{CA574664-57D9-4A84-A7EF-1EBE85C5107E}"/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:tc>
             <w:tcPr>
               <w:tcW w:w="4536" w:type="dxa"/>
             </w:tcPr>
@@ -2382,51 +2382,51 @@
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="4048125" cy="1333500"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="66A07DE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="D50E20A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -6467,65 +6467,65 @@
   <w:num w:numId="38" w16cid:durableId="1863082374">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1643658421">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="521941074">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1252472758">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="952440402">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1731801751">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1831017505">
     <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="0004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="VFy0A8d8iGroG5+yExqixAeIoY/IOL91OFz2rVMOtY87DmEhJ4HBrRR4grPB/CTmlVmA4xfQMVqmPwW8xz63Hw==" w:salt="Pgisl3GheUkvrzqG+oZtGQ=="/>
+  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="0CosRk6Fv8isyYjG5y0PAwGtdNcjn0Bh2q5lTcm7qRhTuwX8JvBl1QnEd4wK9pg/oriMzaAY7EbyRX2fiqqTqA==" w:salt="x27DFq+U3+rjQpwMtdwTxw=="/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="851"/>
   <w:autoHyphenation/>
   <w:consecutiveHyphenLimit w:val="3"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="34817"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="Date.Format.Long" w:val="9. Oktober 2024"/>
     <w:docVar w:name="Date.Format.Long.dateValue" w:val="45574"/>
     <w:docVar w:name="OawAttachedTemplate" w:val="A4hoch_Logo_Absender_Datum_Betreff.ows"/>
     <w:docVar w:name="OawBuiltInDocProps" w:val="&lt;OawBuiltInDocProps&gt;&lt;default profileUID=&quot;0&quot;&gt;&lt;word&gt;&lt;keywords&gt;&lt;/keywords&gt;&lt;comments&gt;&lt;/comments&gt;&lt;hyperlinkBase&gt;&lt;/hyperlinkBase&gt;&lt;fileName&gt;&lt;/fileName&gt;&lt;category&gt;&lt;/category&gt;&lt;company&gt;&lt;/company&gt;&lt;manager&gt;&lt;/manager&gt;&lt;defaultFilename&gt;&lt;value type=&quot;OawBookmark&quot; name=&quot;Subject&quot;&gt;&lt;separator text=&quot;&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;/defaultFilename&gt;&lt;author&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Author.Name&quot;&gt;&lt;separator text=&quot;&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;/author&gt;&lt;subject&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;BM_Subject&quot;&gt;&lt;separator text=&quot;&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;/subject&gt;&lt;/word&gt;&lt;PDF&gt;&lt;keywords&gt;&lt;/keywords&gt;&lt;comments&gt;&lt;/comments&gt;&lt;hyperlinkBase&gt;&lt;/hyperlinkBase&gt;&lt;fileName&gt;&lt;/fileName&gt;&lt;category&gt;&lt;/category&gt;&lt;company&gt;&lt;/company&gt;&lt;manager&gt;&lt;/manager&gt;&lt;defaultFilename&gt;&lt;value type=&quot;OawBookmark&quot; name=&quot;Subject&quot;&gt;&lt;separator text=&quot;&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;/defaultFilename&gt;&lt;author&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;Author.Name&quot;&gt;&lt;separator text=&quot;&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;/author&gt;&lt;subject&gt;&lt;value type=&quot;OawDocProperty&quot; name=&quot;BM_Subject&quot;&gt;&lt;separator text=&quot;&quot;&gt;&lt;/separator&gt;&lt;format text=&quot;&quot;&gt;&lt;/format&gt;&lt;/value&gt;&lt;/subject&gt;&lt;/PDF&gt;&lt;/default&gt;&lt;/OawBuiltInDocProps&gt;_x000d_"/>
     <w:docVar w:name="OawCreatedWithOfficeatworkVersion" w:val=" (4.15.8053)"/>
     <w:docVar w:name="OawCreatedWithProjectID" w:val="stadtluzernch"/>
     <w:docVar w:name="OawCreatedWithProjectVersion" w:val="2023-09-01"/>
@@ -6672,50 +6672,51 @@
     <w:rsid w:val="00131736"/>
     <w:rsid w:val="001349C9"/>
     <w:rsid w:val="00137978"/>
     <w:rsid w:val="001444C9"/>
     <w:rsid w:val="001445DB"/>
     <w:rsid w:val="00144F3D"/>
     <w:rsid w:val="00145EB8"/>
     <w:rsid w:val="00147AC7"/>
     <w:rsid w:val="0015171E"/>
     <w:rsid w:val="00151E12"/>
     <w:rsid w:val="00152C02"/>
     <w:rsid w:val="001543B5"/>
     <w:rsid w:val="00155730"/>
     <w:rsid w:val="00155BB8"/>
     <w:rsid w:val="001628EB"/>
     <w:rsid w:val="00164238"/>
     <w:rsid w:val="00164A6D"/>
     <w:rsid w:val="0017090F"/>
     <w:rsid w:val="00172537"/>
     <w:rsid w:val="001746D5"/>
     <w:rsid w:val="001772E9"/>
     <w:rsid w:val="00181F94"/>
     <w:rsid w:val="00182010"/>
     <w:rsid w:val="00184AC1"/>
     <w:rsid w:val="00186D97"/>
+    <w:rsid w:val="00190C52"/>
     <w:rsid w:val="00192316"/>
     <w:rsid w:val="00192671"/>
     <w:rsid w:val="00192A09"/>
     <w:rsid w:val="001A0D83"/>
     <w:rsid w:val="001A20FC"/>
     <w:rsid w:val="001A3AFA"/>
     <w:rsid w:val="001A5CFE"/>
     <w:rsid w:val="001A5FA3"/>
     <w:rsid w:val="001B00F3"/>
     <w:rsid w:val="001B0364"/>
     <w:rsid w:val="001B05F9"/>
     <w:rsid w:val="001B0C90"/>
     <w:rsid w:val="001B0E6D"/>
     <w:rsid w:val="001B325C"/>
     <w:rsid w:val="001B3B5E"/>
     <w:rsid w:val="001C1D4A"/>
     <w:rsid w:val="001C42DD"/>
     <w:rsid w:val="001C7C60"/>
     <w:rsid w:val="001D1991"/>
     <w:rsid w:val="001D61A1"/>
     <w:rsid w:val="001E0FB5"/>
     <w:rsid w:val="001E1357"/>
     <w:rsid w:val="001E29CB"/>
     <w:rsid w:val="001E2A82"/>
     <w:rsid w:val="001E7DF4"/>
@@ -6889,50 +6890,51 @@
     <w:rsid w:val="00421F1B"/>
     <w:rsid w:val="00422101"/>
     <w:rsid w:val="0042261C"/>
     <w:rsid w:val="00422B45"/>
     <w:rsid w:val="0042424E"/>
     <w:rsid w:val="0043661F"/>
     <w:rsid w:val="004370E3"/>
     <w:rsid w:val="004409C6"/>
     <w:rsid w:val="004416D1"/>
     <w:rsid w:val="004418CF"/>
     <w:rsid w:val="00442A76"/>
     <w:rsid w:val="00446849"/>
     <w:rsid w:val="004472F7"/>
     <w:rsid w:val="00451184"/>
     <w:rsid w:val="00451274"/>
     <w:rsid w:val="00451277"/>
     <w:rsid w:val="00454B83"/>
     <w:rsid w:val="00455A76"/>
     <w:rsid w:val="00456D32"/>
     <w:rsid w:val="004572FE"/>
     <w:rsid w:val="00460FEA"/>
     <w:rsid w:val="00461EE9"/>
     <w:rsid w:val="00462486"/>
     <w:rsid w:val="004631A5"/>
     <w:rsid w:val="00467057"/>
+    <w:rsid w:val="00472EA4"/>
     <w:rsid w:val="00476646"/>
     <w:rsid w:val="0048022C"/>
     <w:rsid w:val="004821CB"/>
     <w:rsid w:val="004843C2"/>
     <w:rsid w:val="00484E95"/>
     <w:rsid w:val="00485425"/>
     <w:rsid w:val="00485BEE"/>
     <w:rsid w:val="00486D68"/>
     <w:rsid w:val="004913B4"/>
     <w:rsid w:val="00493944"/>
     <w:rsid w:val="00493C12"/>
     <w:rsid w:val="00494AD2"/>
     <w:rsid w:val="00495B2A"/>
     <w:rsid w:val="00496494"/>
     <w:rsid w:val="00497B37"/>
     <w:rsid w:val="004A3F06"/>
     <w:rsid w:val="004A6F67"/>
     <w:rsid w:val="004A6FF1"/>
     <w:rsid w:val="004A7DF3"/>
     <w:rsid w:val="004B7034"/>
     <w:rsid w:val="004B71E4"/>
     <w:rsid w:val="004C0213"/>
     <w:rsid w:val="004C2BDA"/>
     <w:rsid w:val="004C47DD"/>
     <w:rsid w:val="004C5111"/>
@@ -7013,127 +7015,131 @@
     <w:rsid w:val="005F7E32"/>
     <w:rsid w:val="00600B72"/>
     <w:rsid w:val="006022E7"/>
     <w:rsid w:val="00607715"/>
     <w:rsid w:val="0061165A"/>
     <w:rsid w:val="006126BE"/>
     <w:rsid w:val="00613F1F"/>
     <w:rsid w:val="006204B8"/>
     <w:rsid w:val="00622BA9"/>
     <w:rsid w:val="00624497"/>
     <w:rsid w:val="006304A4"/>
     <w:rsid w:val="00630A9F"/>
     <w:rsid w:val="00630CD1"/>
     <w:rsid w:val="0063352C"/>
     <w:rsid w:val="00634C2C"/>
     <w:rsid w:val="00635459"/>
     <w:rsid w:val="00642192"/>
     <w:rsid w:val="006443AF"/>
     <w:rsid w:val="006465B3"/>
     <w:rsid w:val="006475B7"/>
     <w:rsid w:val="00650EBF"/>
     <w:rsid w:val="00652430"/>
     <w:rsid w:val="00660428"/>
     <w:rsid w:val="0066155A"/>
     <w:rsid w:val="00662328"/>
+    <w:rsid w:val="006647E0"/>
     <w:rsid w:val="00665FFA"/>
     <w:rsid w:val="00666BDE"/>
     <w:rsid w:val="00667BE0"/>
     <w:rsid w:val="00670A85"/>
     <w:rsid w:val="00675EF7"/>
     <w:rsid w:val="00677E4E"/>
     <w:rsid w:val="00681715"/>
     <w:rsid w:val="006823C6"/>
     <w:rsid w:val="00682C40"/>
     <w:rsid w:val="00682E85"/>
     <w:rsid w:val="00684B82"/>
     <w:rsid w:val="00686E8F"/>
     <w:rsid w:val="00690354"/>
     <w:rsid w:val="0069161B"/>
     <w:rsid w:val="00695EDF"/>
     <w:rsid w:val="006A1546"/>
     <w:rsid w:val="006A27FE"/>
     <w:rsid w:val="006A3838"/>
     <w:rsid w:val="006A426E"/>
     <w:rsid w:val="006A5E5D"/>
     <w:rsid w:val="006B131C"/>
     <w:rsid w:val="006B1740"/>
     <w:rsid w:val="006B2A02"/>
     <w:rsid w:val="006B3319"/>
     <w:rsid w:val="006B3DB9"/>
     <w:rsid w:val="006B49EB"/>
     <w:rsid w:val="006B4DCE"/>
     <w:rsid w:val="006C0959"/>
     <w:rsid w:val="006C2D89"/>
     <w:rsid w:val="006C53AD"/>
+    <w:rsid w:val="006C7014"/>
     <w:rsid w:val="006D18AC"/>
     <w:rsid w:val="006D4DA7"/>
     <w:rsid w:val="006E2AE9"/>
     <w:rsid w:val="006F2614"/>
     <w:rsid w:val="006F2D98"/>
     <w:rsid w:val="006F6351"/>
     <w:rsid w:val="007005D8"/>
     <w:rsid w:val="0070170D"/>
     <w:rsid w:val="0070176B"/>
     <w:rsid w:val="00705FAF"/>
     <w:rsid w:val="0070605B"/>
     <w:rsid w:val="00706FA1"/>
     <w:rsid w:val="007119A4"/>
     <w:rsid w:val="00713903"/>
     <w:rsid w:val="00716963"/>
     <w:rsid w:val="00730FCB"/>
     <w:rsid w:val="007319D5"/>
     <w:rsid w:val="00731CD4"/>
     <w:rsid w:val="00735B52"/>
     <w:rsid w:val="00736447"/>
     <w:rsid w:val="007409FE"/>
     <w:rsid w:val="00740A93"/>
     <w:rsid w:val="007439A8"/>
     <w:rsid w:val="00745506"/>
     <w:rsid w:val="00745B4A"/>
     <w:rsid w:val="0074647F"/>
     <w:rsid w:val="0074656C"/>
     <w:rsid w:val="00750307"/>
     <w:rsid w:val="00750C26"/>
     <w:rsid w:val="007554A5"/>
     <w:rsid w:val="00755B5D"/>
     <w:rsid w:val="00761224"/>
     <w:rsid w:val="00761688"/>
     <w:rsid w:val="007619A0"/>
     <w:rsid w:val="00763F4A"/>
     <w:rsid w:val="007740C9"/>
     <w:rsid w:val="00776C5A"/>
+    <w:rsid w:val="00776D19"/>
     <w:rsid w:val="007807D5"/>
     <w:rsid w:val="00782950"/>
     <w:rsid w:val="00785037"/>
     <w:rsid w:val="00787448"/>
     <w:rsid w:val="00792433"/>
     <w:rsid w:val="00792C32"/>
     <w:rsid w:val="0079771A"/>
     <w:rsid w:val="007A0C7B"/>
     <w:rsid w:val="007A26AF"/>
     <w:rsid w:val="007A26F0"/>
+    <w:rsid w:val="007A4C20"/>
     <w:rsid w:val="007A555F"/>
     <w:rsid w:val="007A6AE4"/>
     <w:rsid w:val="007A7EF5"/>
     <w:rsid w:val="007B0D9E"/>
     <w:rsid w:val="007B32CE"/>
     <w:rsid w:val="007B33CC"/>
     <w:rsid w:val="007B6C61"/>
     <w:rsid w:val="007B7611"/>
     <w:rsid w:val="007C4472"/>
     <w:rsid w:val="007C555F"/>
     <w:rsid w:val="007D12FF"/>
     <w:rsid w:val="007D7FB4"/>
     <w:rsid w:val="007E0390"/>
     <w:rsid w:val="007E31FD"/>
     <w:rsid w:val="007E3844"/>
     <w:rsid w:val="007E4F02"/>
     <w:rsid w:val="007E6B47"/>
     <w:rsid w:val="007F35ED"/>
     <w:rsid w:val="007F53F1"/>
     <w:rsid w:val="007F5892"/>
     <w:rsid w:val="00801B56"/>
     <w:rsid w:val="008029D0"/>
     <w:rsid w:val="00802F45"/>
     <w:rsid w:val="0080553C"/>
     <w:rsid w:val="00811559"/>
@@ -7148,50 +7154,51 @@
     <w:rsid w:val="0084020C"/>
     <w:rsid w:val="008454DD"/>
     <w:rsid w:val="00846501"/>
     <w:rsid w:val="008469A9"/>
     <w:rsid w:val="00847BDD"/>
     <w:rsid w:val="0085142C"/>
     <w:rsid w:val="00852028"/>
     <w:rsid w:val="00852DD6"/>
     <w:rsid w:val="00853110"/>
     <w:rsid w:val="0085437C"/>
     <w:rsid w:val="008603B3"/>
     <w:rsid w:val="00860FEA"/>
     <w:rsid w:val="0086192A"/>
     <w:rsid w:val="00862D15"/>
     <w:rsid w:val="008641F4"/>
     <w:rsid w:val="008648C0"/>
     <w:rsid w:val="00865BD2"/>
     <w:rsid w:val="008669E5"/>
     <w:rsid w:val="008704E4"/>
     <w:rsid w:val="00872DE2"/>
     <w:rsid w:val="008774E9"/>
     <w:rsid w:val="00882779"/>
     <w:rsid w:val="0088463C"/>
     <w:rsid w:val="00884CAE"/>
     <w:rsid w:val="0088682C"/>
+    <w:rsid w:val="00886D08"/>
     <w:rsid w:val="0088768F"/>
     <w:rsid w:val="008930B6"/>
     <w:rsid w:val="008A009B"/>
     <w:rsid w:val="008A2DAB"/>
     <w:rsid w:val="008A6F25"/>
     <w:rsid w:val="008A7D54"/>
     <w:rsid w:val="008B0C14"/>
     <w:rsid w:val="008B3D04"/>
     <w:rsid w:val="008D0610"/>
     <w:rsid w:val="008D24C2"/>
     <w:rsid w:val="008E6C73"/>
     <w:rsid w:val="008F17F0"/>
     <w:rsid w:val="008F221E"/>
     <w:rsid w:val="008F3CD3"/>
     <w:rsid w:val="008F6E8D"/>
     <w:rsid w:val="00905189"/>
     <w:rsid w:val="00906EEA"/>
     <w:rsid w:val="00913E10"/>
     <w:rsid w:val="00924FAB"/>
     <w:rsid w:val="00927B65"/>
     <w:rsid w:val="0093239A"/>
     <w:rsid w:val="009335C2"/>
     <w:rsid w:val="009418A9"/>
     <w:rsid w:val="009471C4"/>
     <w:rsid w:val="00953997"/>
@@ -7254,79 +7261,81 @@
     <w:rsid w:val="00A32705"/>
     <w:rsid w:val="00A3313A"/>
     <w:rsid w:val="00A36FB8"/>
     <w:rsid w:val="00A4352C"/>
     <w:rsid w:val="00A454B0"/>
     <w:rsid w:val="00A465D3"/>
     <w:rsid w:val="00A50803"/>
     <w:rsid w:val="00A604B0"/>
     <w:rsid w:val="00A61E51"/>
     <w:rsid w:val="00A66F06"/>
     <w:rsid w:val="00A679F1"/>
     <w:rsid w:val="00A70A6F"/>
     <w:rsid w:val="00A77C08"/>
     <w:rsid w:val="00A8066C"/>
     <w:rsid w:val="00A82BE9"/>
     <w:rsid w:val="00A82F2F"/>
     <w:rsid w:val="00A9021D"/>
     <w:rsid w:val="00A9536F"/>
     <w:rsid w:val="00A97B34"/>
     <w:rsid w:val="00AA3107"/>
     <w:rsid w:val="00AA572A"/>
     <w:rsid w:val="00AA6883"/>
     <w:rsid w:val="00AB0B2C"/>
     <w:rsid w:val="00AB22FC"/>
     <w:rsid w:val="00AB712C"/>
+    <w:rsid w:val="00AC0BCA"/>
     <w:rsid w:val="00AC106A"/>
     <w:rsid w:val="00AC1296"/>
     <w:rsid w:val="00AC17CD"/>
     <w:rsid w:val="00AD0B0F"/>
     <w:rsid w:val="00AD0C85"/>
     <w:rsid w:val="00AD2535"/>
     <w:rsid w:val="00AD49C9"/>
     <w:rsid w:val="00AD5201"/>
     <w:rsid w:val="00AE061A"/>
     <w:rsid w:val="00AE0F31"/>
     <w:rsid w:val="00AE19E9"/>
     <w:rsid w:val="00AE1B37"/>
     <w:rsid w:val="00AE1C8A"/>
     <w:rsid w:val="00AE423A"/>
     <w:rsid w:val="00AE68DB"/>
     <w:rsid w:val="00AE6C6B"/>
     <w:rsid w:val="00AE7BB9"/>
     <w:rsid w:val="00AF03F7"/>
     <w:rsid w:val="00AF0895"/>
     <w:rsid w:val="00AF486A"/>
     <w:rsid w:val="00AF6FCF"/>
     <w:rsid w:val="00AF75CA"/>
     <w:rsid w:val="00B018C7"/>
     <w:rsid w:val="00B01993"/>
     <w:rsid w:val="00B0709A"/>
     <w:rsid w:val="00B07FD9"/>
     <w:rsid w:val="00B11280"/>
     <w:rsid w:val="00B125A9"/>
     <w:rsid w:val="00B15C03"/>
+    <w:rsid w:val="00B20814"/>
     <w:rsid w:val="00B2372A"/>
     <w:rsid w:val="00B312B9"/>
     <w:rsid w:val="00B315FD"/>
     <w:rsid w:val="00B31A56"/>
     <w:rsid w:val="00B31B49"/>
     <w:rsid w:val="00B36D8C"/>
     <w:rsid w:val="00B37F8E"/>
     <w:rsid w:val="00B40F06"/>
     <w:rsid w:val="00B4127B"/>
     <w:rsid w:val="00B41582"/>
     <w:rsid w:val="00B41B31"/>
     <w:rsid w:val="00B41CD7"/>
     <w:rsid w:val="00B47114"/>
     <w:rsid w:val="00B47D07"/>
     <w:rsid w:val="00B50FAB"/>
     <w:rsid w:val="00B544B6"/>
     <w:rsid w:val="00B5459E"/>
     <w:rsid w:val="00B57BE3"/>
     <w:rsid w:val="00B61C29"/>
     <w:rsid w:val="00B63CA3"/>
     <w:rsid w:val="00B72902"/>
     <w:rsid w:val="00B74DC7"/>
     <w:rsid w:val="00B76B00"/>
     <w:rsid w:val="00B82645"/>
     <w:rsid w:val="00B82901"/>
@@ -7528,50 +7537,51 @@
     <w:rsid w:val="00EA3C39"/>
     <w:rsid w:val="00EB1826"/>
     <w:rsid w:val="00EB1CFF"/>
     <w:rsid w:val="00EB6763"/>
     <w:rsid w:val="00EB7095"/>
     <w:rsid w:val="00EB7AC1"/>
     <w:rsid w:val="00EB7B09"/>
     <w:rsid w:val="00EC02B3"/>
     <w:rsid w:val="00EC1250"/>
     <w:rsid w:val="00EC312F"/>
     <w:rsid w:val="00EC3CB0"/>
     <w:rsid w:val="00EC4CF0"/>
     <w:rsid w:val="00EC6C78"/>
     <w:rsid w:val="00EC7C34"/>
     <w:rsid w:val="00ED0761"/>
     <w:rsid w:val="00ED2664"/>
     <w:rsid w:val="00ED2CA3"/>
     <w:rsid w:val="00ED3448"/>
     <w:rsid w:val="00EE016D"/>
     <w:rsid w:val="00EE059E"/>
     <w:rsid w:val="00EE1067"/>
     <w:rsid w:val="00EE3CA4"/>
     <w:rsid w:val="00EE7A2F"/>
     <w:rsid w:val="00EF4060"/>
     <w:rsid w:val="00EF5794"/>
+    <w:rsid w:val="00F00322"/>
     <w:rsid w:val="00F0163A"/>
     <w:rsid w:val="00F060AA"/>
     <w:rsid w:val="00F064FD"/>
     <w:rsid w:val="00F126AD"/>
     <w:rsid w:val="00F14BA3"/>
     <w:rsid w:val="00F1793E"/>
     <w:rsid w:val="00F20C8C"/>
     <w:rsid w:val="00F25138"/>
     <w:rsid w:val="00F27CAF"/>
     <w:rsid w:val="00F31082"/>
     <w:rsid w:val="00F318AB"/>
     <w:rsid w:val="00F31917"/>
     <w:rsid w:val="00F32D9E"/>
     <w:rsid w:val="00F35BE0"/>
     <w:rsid w:val="00F37A65"/>
     <w:rsid w:val="00F43BC6"/>
     <w:rsid w:val="00F44842"/>
     <w:rsid w:val="00F45211"/>
     <w:rsid w:val="00F463DA"/>
     <w:rsid w:val="00F468BE"/>
     <w:rsid w:val="00F47D93"/>
     <w:rsid w:val="00F5132B"/>
     <w:rsid w:val="00F51D27"/>
     <w:rsid w:val="00F51D98"/>
     <w:rsid w:val="00F52259"/>
@@ -7617,64 +7627,64 @@
     <w:rsid w:val="00FF418A"/>
     <w:rsid w:val="00FF433F"/>
     <w:rsid w:val="00FF51C7"/>
     <w:rsid w:val="00FF5805"/>
     <w:rsid w:val="00FF5C55"/>
     <w:rsid w:val="00FF6D48"/>
     <w:rsid w:val="00FF7B03"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="34817"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="12C30C09"/>
   <w15:docId w15:val="{570952EC-F50B-4520-8075-64024B891C1C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9561,73 +9571,73 @@
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Titel"/>
     <w:rsid w:val="00D77A61"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandardFett">
     <w:name w:val="Standard_Fett"/>
     <w:basedOn w:val="Standard"/>
     <w:qFormat/>
     <w:rsid w:val="004A6FF1"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bauberatungen@stadtluzern.ch" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stadtluzern.ch/politikverwaltung/stadtverwaltung/dienstabteilungenbereiche/38227" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.klimafreundlichheizen.ch" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="263C35B3932544E48FC9855324E95969"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{30B1F446-030A-4266-B00F-129235E9A404}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="0056282A" w:rsidRDefault="0056282A">
           <w:pPr>
             <w:pStyle w:val="263C35B3932544E48FC9855324E95969"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
@@ -9932,51 +9942,51 @@
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C19C2425-7969-4724-850E-ED79C22D9F5E}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00681749" w:rsidRDefault="00681749" w:rsidP="00681749">
           <w:pPr>
             <w:pStyle w:val="EFEA7E0836C74BB7A0F4E8EC6FE6E474"/>
           </w:pPr>
           <w:r w:rsidRPr="005D4A24">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -10044,95 +10054,99 @@
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0056282A"/>
+    <w:rsid w:val="00190C52"/>
+    <w:rsid w:val="00341A0F"/>
     <w:rsid w:val="004A3B39"/>
     <w:rsid w:val="0056282A"/>
+    <w:rsid w:val="005A718C"/>
     <w:rsid w:val="00681749"/>
     <w:rsid w:val="00B01993"/>
     <w:rsid w:val="00DF0400"/>
+    <w:rsid w:val="00F00322"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10537,135 +10551,96 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="263C35B3932544E48FC9855324E95969">
     <w:name w:val="263C35B3932544E48FC9855324E95969"/>
   </w:style>
   <w:style w:type="character" w:styleId="Platzhaltertext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00681749"/>
     <w:rPr>
       <w:color w:val="808080"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AE1D07CAA8354A95BEC25BCDF68CEA3E">
     <w:name w:val="AE1D07CAA8354A95BEC25BCDF68CEA3E"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4D384ADF7CA44164BE39C30EE7A6D410">
     <w:name w:val="4D384ADF7CA44164BE39C30EE7A6D410"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="7C701BC197334C149DBA4245F3E3AA65">
     <w:name w:val="7C701BC197334C149DBA4245F3E3AA65"/>
     <w:rsid w:val="004A3B39"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CA0C1677FEC244778E913F62575E8AE2">
-[...11 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="878AC22E7B734582B1ECE4FF68AFD4EC">
     <w:name w:val="878AC22E7B734582B1ECE4FF68AFD4EC"/>
     <w:rsid w:val="004A3B39"/>
-  </w:style>
-[...11 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EFEA7E0836C74BB7A0F4E8EC6FE6E474">
     <w:name w:val="EFEA7E0836C74BB7A0F4E8EC6FE6E474"/>
     <w:rsid w:val="00681749"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4CE75B30A2BE4EEAAF2FC3948AE6D6AA">
     <w:name w:val="4CE75B30A2BE4EEAAF2FC3948AE6D6AA"/>
     <w:rsid w:val="004A3B39"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0A5B13A02B2543D8B906EE973A858C54">
-[...11 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9B0DAFB9288549529F1B058ECA2524CB">
     <w:name w:val="9B0DAFB9288549529F1B058ECA2524CB"/>
     <w:rsid w:val="004A3B39"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4C6866EF8C464D0EB5F72D97D45ABB2F">
     <w:name w:val="4C6866EF8C464D0EB5F72D97D45ABB2F"/>
     <w:rsid w:val="004A3B39"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4CE884CE4FDC45539283A95769FDF975">
     <w:name w:val="4CE884CE4FDC45539283A95769FDF975"/>
     <w:rsid w:val="004A3B39"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A341BC88702E43469A86B2862BC2AA3C">
     <w:name w:val="A341BC88702E43469A86B2862BC2AA3C"/>
     <w:rsid w:val="004A3B39"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="7308B2BBB2B34944888B766D35447ADF">
     <w:name w:val="7308B2BBB2B34944888B766D35447ADF"/>
     <w:rsid w:val="004A3B39"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -10910,50 +10885,74 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=word/webextensions/_rels/taskpanes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/webextension" Target="webextension1.xml"/></Relationships>
+</file>
+
+<file path=word/webextensions/taskpanes.xml><?xml version="1.0" encoding="utf-8"?>
+<wetp:taskpanes xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11">
+  <wetp:taskpane dockstate="right" visibility="0" width="350" row="4">
+    <wetp:webextensionref xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  </wetp:taskpane>
+</wetp:taskpanes>
+</file>
+
+<file path=word/webextensions/webextension1.xml><?xml version="1.0" encoding="utf-8"?>
+<we:webextension xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" id="{FDC2D08E-811C-4ACA-9BF3-A7AC1BD232D4}">
+  <we:reference id="e765dd0b-6697-44aa-9025-1ce65686c598" version="3.7.0.0" store="EXCatalog" storeType="EXCatalog"/>
+  <we:alternateReferences>
+    <we:reference id="WA104380519" version="3.7.0.0" store="de-DE" storeType="OMEX"/>
+  </we:alternateReferences>
+  <we:properties/>
+  <we:bindings/>
+  <we:snapshot xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+</we:webextension>
+</file>
+
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -11017,83 +11016,83 @@
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA574664-57D9-4A84-A7EF-1EBE85C5107E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.officeatwork.com/CustomXMLPart"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A089019A-5FA2-448A-BC5D-5C1CE864A004}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.officeatwork.com/MasterProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>789</Words>
-  <Characters>5787</Characters>
+  <Words>885</Words>
+  <Characters>5580</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>48</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>46</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr>DocumentType</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6563</CharactersWithSpaces>
+  <CharactersWithSpaces>6453</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject>Anschlussbestätigung an ein erneuerbares Wärmenetz gemäss Art. 79 Abs. 2 lit. b BZR</dc:subject>
   <dc:creator>Meier Ronny</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Author.Name">
     <vt:lpwstr/>